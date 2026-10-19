--- v0 (2026-03-16)
+++ v1 (2026-10-19)
@@ -1,859 +1,1377 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="4415C251" w14:textId="249B0C79" w:rsidR="00A85E65" w:rsidRDefault="00D130D4" w:rsidP="00A85E65">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="3BE2C53F" w14:textId="77777777" w:rsidR="007A0867" w:rsidRDefault="007A0867" w:rsidP="00A85E65">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Betm Rounded Bold" w:hAnsi="Betm Rounded Bold"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4415C251" w14:textId="521CF4A8" w:rsidR="00A85E65" w:rsidRPr="007A0867" w:rsidRDefault="00D130D4" w:rsidP="00A85E65">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Betm Rounded Bold" w:hAnsi="Betm Rounded Bold"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A0867">
+        <w:rPr>
+          <w:rFonts w:ascii="Betm Rounded Bold" w:hAnsi="Betm Rounded Bold"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">Žádost o úpravu a péči o předzahrádku </w:t>
       </w:r>
-      <w:r w:rsidR="00A85E65" w:rsidRPr="00A85E65">
-        <w:rPr>
+      <w:r w:rsidR="00CB387E" w:rsidRPr="007A0867">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FD59B24" wp14:editId="2D4C2676">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>4743450</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="page">
+              <wp:posOffset>394970</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="1257935" cy="1257935"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:wrapNone/>
+            <wp:docPr id="2" name="obrázek 2"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="2" name="obrázek 2"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId7" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="1257935" cy="1257935"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+            <wp14:sizeRelH relativeFrom="page">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="page">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="377DC7D6" w14:textId="77777777" w:rsidR="00D130D4" w:rsidRPr="002C3D26" w:rsidRDefault="00D130D4" w:rsidP="00A85E65">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Betm Rounded Bold" w:hAnsi="Betm Rounded Bold"/>
           <w:b/>
           <w:bCs/>
           <w:vanish/>
         </w:rPr>
-        <w:t>Začátek formuláře</w:t>
-[...4 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="11CC6762" w14:textId="77777777" w:rsidR="00A85E65" w:rsidRPr="002C3D26" w:rsidRDefault="00A85E65" w:rsidP="00A85E65">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Betm Rounded Bold" w:hAnsi="Betm Rounded Bold"/>
           <w:b/>
           <w:bCs/>
-          <w:vanish/>
-[...5 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002C3D26">
+        <w:rPr>
+          <w:rFonts w:ascii="Betm Rounded Bold" w:hAnsi="Betm Rounded Bold"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-      </w:pPr>
-[...4 lines deleted...]
-        </w:rPr>
         <w:t>Osobní údaje</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69A6D8CA" w14:textId="77777777" w:rsidR="00A85E65" w:rsidRDefault="00A85E65" w:rsidP="00A85E65">
-      <w:r w:rsidRPr="00A85E65">
+    <w:p w14:paraId="69A6D8CA" w14:textId="77777777" w:rsidR="00A85E65" w:rsidRPr="002C3D26" w:rsidRDefault="00A85E65" w:rsidP="00A85E65">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Betm Rounded Bold" w:hAnsi="Betm Rounded Bold"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002C3D26">
+        <w:rPr>
+          <w:rFonts w:ascii="Betm Rounded Bold" w:hAnsi="Betm Rounded Bold"/>
+        </w:rPr>
         <w:t>Jméno a příjmení, popř. titul </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9475" w:type="dxa"/>
         <w:tblInd w:w="18" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9475"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A85E65" w14:paraId="4BEC5B03" w14:textId="77777777" w:rsidTr="00F61F84">
+      <w:tr w:rsidR="00A85E65" w:rsidRPr="002C3D26" w14:paraId="4BEC5B03" w14:textId="77777777" w:rsidTr="00F61F84">
         <w:trPr>
           <w:trHeight w:val="486"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9475" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2883309A" w14:textId="77777777" w:rsidR="00A85E65" w:rsidRDefault="00A85E65" w:rsidP="00A85E65"/>
+          <w:p w14:paraId="2883309A" w14:textId="77777777" w:rsidR="00A85E65" w:rsidRPr="002C3D26" w:rsidRDefault="00A85E65" w:rsidP="00A85E65">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Betm Rounded Bold" w:hAnsi="Betm Rounded Bold"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="697146BC" w14:textId="77777777" w:rsidR="00A85E65" w:rsidRPr="00A85E65" w:rsidRDefault="00A85E65" w:rsidP="00A85E65"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00A85E65">
+    <w:p w14:paraId="697146BC" w14:textId="77777777" w:rsidR="00A85E65" w:rsidRPr="002C3D26" w:rsidRDefault="00A85E65" w:rsidP="00A85E65">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Betm Rounded Bold" w:hAnsi="Betm Rounded Bold"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E3244F1" w14:textId="77777777" w:rsidR="00A85E65" w:rsidRPr="002C3D26" w:rsidRDefault="00A85E65" w:rsidP="00A85E65">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Betm Rounded Bold" w:hAnsi="Betm Rounded Bold"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002C3D26">
+        <w:rPr>
+          <w:rFonts w:ascii="Betm Rounded Bold" w:hAnsi="Betm Rounded Bold"/>
+        </w:rPr>
         <w:t>Adresa trvalého pobytu</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="598BAEFC" w14:textId="77777777" w:rsidR="00A85E65" w:rsidRDefault="00A85E65" w:rsidP="00A85E65">
-      <w:r w:rsidRPr="00A85E65">
+    <w:p w14:paraId="598BAEFC" w14:textId="77777777" w:rsidR="00A85E65" w:rsidRPr="002C3D26" w:rsidRDefault="00A85E65" w:rsidP="00A85E65">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Betm Rounded Bold" w:hAnsi="Betm Rounded Bold"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002C3D26">
+        <w:rPr>
+          <w:rFonts w:ascii="Betm Rounded Bold" w:hAnsi="Betm Rounded Bold"/>
+        </w:rPr>
         <w:t>Ulice, č. popisné/orientační</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="26"/>
         <w:tblW w:w="9493" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9493"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A85E65" w14:paraId="653E9722" w14:textId="77777777" w:rsidTr="00F61F84">
+      <w:tr w:rsidR="00A85E65" w:rsidRPr="002C3D26" w14:paraId="653E9722" w14:textId="77777777" w:rsidTr="00F61F84">
         <w:trPr>
           <w:trHeight w:val="565"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4788C6C7" w14:textId="77777777" w:rsidR="00A85E65" w:rsidRDefault="00A85E65" w:rsidP="00A85E65"/>
+          <w:p w14:paraId="4788C6C7" w14:textId="77777777" w:rsidR="00A85E65" w:rsidRPr="002C3D26" w:rsidRDefault="00A85E65" w:rsidP="00A85E65">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Betm Rounded Bold" w:hAnsi="Betm Rounded Bold"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="26F95CE3" w14:textId="77777777" w:rsidR="00A85E65" w:rsidRPr="00A85E65" w:rsidRDefault="00A85E65" w:rsidP="00A85E65"/>
+    <w:p w14:paraId="26F95CE3" w14:textId="77777777" w:rsidR="00A85E65" w:rsidRPr="002C3D26" w:rsidRDefault="00A85E65" w:rsidP="00A85E65">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Betm Rounded Bold" w:hAnsi="Betm Rounded Bold"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="325"/>
         <w:tblW w:w="9493" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9493"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A85E65" w14:paraId="54A89C51" w14:textId="77777777" w:rsidTr="00D130D4">
+      <w:tr w:rsidR="00A85E65" w:rsidRPr="002C3D26" w14:paraId="54A89C51" w14:textId="77777777" w:rsidTr="00D130D4">
         <w:trPr>
           <w:trHeight w:val="525"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6F7ACA1D" w14:textId="77777777" w:rsidR="00A85E65" w:rsidRDefault="00A85E65" w:rsidP="00A85E65"/>
+          <w:p w14:paraId="6F7ACA1D" w14:textId="77777777" w:rsidR="00A85E65" w:rsidRPr="002C3D26" w:rsidRDefault="00A85E65" w:rsidP="00A85E65">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Betm Rounded Bold" w:hAnsi="Betm Rounded Bold"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5EC4E6CA" w14:textId="77777777" w:rsidR="00A85E65" w:rsidRDefault="00A85E65" w:rsidP="00A85E65">
-      <w:r w:rsidRPr="00A85E65">
+    <w:p w14:paraId="5EC4E6CA" w14:textId="77777777" w:rsidR="00A85E65" w:rsidRPr="002C3D26" w:rsidRDefault="00A85E65" w:rsidP="00A85E65">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Betm Rounded Bold" w:hAnsi="Betm Rounded Bold"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002C3D26">
+        <w:rPr>
+          <w:rFonts w:ascii="Betm Rounded Bold" w:hAnsi="Betm Rounded Bold"/>
+        </w:rPr>
         <w:t>Obec, část obce</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0360D865" w14:textId="77777777" w:rsidR="00A85E65" w:rsidRPr="00A85E65" w:rsidRDefault="00A85E65" w:rsidP="00A85E65"/>
+    <w:p w14:paraId="0360D865" w14:textId="77777777" w:rsidR="00A85E65" w:rsidRPr="002C3D26" w:rsidRDefault="00A85E65" w:rsidP="00A85E65">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Betm Rounded Bold" w:hAnsi="Betm Rounded Bold"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="310"/>
         <w:tblW w:w="9493" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9493"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A85E65" w14:paraId="3662A950" w14:textId="77777777" w:rsidTr="00D130D4">
+      <w:tr w:rsidR="00A85E65" w:rsidRPr="002C3D26" w14:paraId="3662A950" w14:textId="77777777" w:rsidTr="00D130D4">
         <w:trPr>
           <w:trHeight w:val="480"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="47B99A56" w14:textId="77777777" w:rsidR="00A85E65" w:rsidRDefault="00A85E65" w:rsidP="00A85E65"/>
+          <w:p w14:paraId="47B99A56" w14:textId="77777777" w:rsidR="00A85E65" w:rsidRPr="002C3D26" w:rsidRDefault="00A85E65" w:rsidP="00A85E65">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Betm Rounded Bold" w:hAnsi="Betm Rounded Bold"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="42D6CD24" w14:textId="77777777" w:rsidR="00A85E65" w:rsidRDefault="00A85E65" w:rsidP="00A85E65">
-      <w:r w:rsidRPr="00A85E65">
+    <w:p w14:paraId="42D6CD24" w14:textId="77777777" w:rsidR="00A85E65" w:rsidRPr="002C3D26" w:rsidRDefault="00A85E65" w:rsidP="00A85E65">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Betm Rounded Bold" w:hAnsi="Betm Rounded Bold"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002C3D26">
+        <w:rPr>
+          <w:rFonts w:ascii="Betm Rounded Bold" w:hAnsi="Betm Rounded Bold"/>
+        </w:rPr>
         <w:t>PSČ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="153984EC" w14:textId="553F7241" w:rsidR="00A85E65" w:rsidRPr="00A85E65" w:rsidRDefault="00A85E65" w:rsidP="00A85E65"/>
+    <w:p w14:paraId="153984EC" w14:textId="553F7241" w:rsidR="00A85E65" w:rsidRPr="002C3D26" w:rsidRDefault="00A85E65" w:rsidP="00A85E65">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Betm Rounded Bold" w:hAnsi="Betm Rounded Bold"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:tblpY="326"/>
         <w:tblW w:w="9493" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9493"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A85E65" w14:paraId="3D84EE53" w14:textId="77777777" w:rsidTr="007F6512">
+      <w:tr w:rsidR="00A85E65" w:rsidRPr="002C3D26" w14:paraId="3D84EE53" w14:textId="77777777" w:rsidTr="007F6512">
         <w:trPr>
           <w:trHeight w:val="558"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5049E28C" w14:textId="77777777" w:rsidR="00A85E65" w:rsidRDefault="00A85E65" w:rsidP="00A85E65"/>
+          <w:p w14:paraId="5049E28C" w14:textId="77777777" w:rsidR="00A85E65" w:rsidRPr="002C3D26" w:rsidRDefault="00A85E65" w:rsidP="00A85E65">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Betm Rounded Bold" w:hAnsi="Betm Rounded Bold"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5AAD049C" w14:textId="77777777" w:rsidR="00A85E65" w:rsidRDefault="00A85E65" w:rsidP="00A85E65">
-      <w:r w:rsidRPr="00A85E65">
+    <w:p w14:paraId="5AAD049C" w14:textId="77777777" w:rsidR="00A85E65" w:rsidRPr="002C3D26" w:rsidRDefault="00A85E65" w:rsidP="00A85E65">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Betm Rounded Bold" w:hAnsi="Betm Rounded Bold"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002C3D26">
+        <w:rPr>
+          <w:rFonts w:ascii="Betm Rounded Bold" w:hAnsi="Betm Rounded Bold"/>
+        </w:rPr>
         <w:t>Telefon</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="430FABC8" w14:textId="77777777" w:rsidR="00A85E65" w:rsidRPr="00A85E65" w:rsidRDefault="00A85E65" w:rsidP="00A85E65"/>
+    <w:p w14:paraId="430FABC8" w14:textId="77777777" w:rsidR="00A85E65" w:rsidRPr="002C3D26" w:rsidRDefault="00A85E65" w:rsidP="00A85E65">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Betm Rounded Bold" w:hAnsi="Betm Rounded Bold"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="280"/>
         <w:tblW w:w="9493" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9493"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A85E65" w14:paraId="1FCA893A" w14:textId="77777777" w:rsidTr="00D130D4">
+      <w:tr w:rsidR="00A85E65" w:rsidRPr="002C3D26" w14:paraId="1FCA893A" w14:textId="77777777" w:rsidTr="00D130D4">
         <w:trPr>
           <w:trHeight w:val="495"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6BC2808D" w14:textId="77777777" w:rsidR="00A85E65" w:rsidRDefault="00A85E65" w:rsidP="00A85E65"/>
+          <w:p w14:paraId="6BC2808D" w14:textId="77777777" w:rsidR="00A85E65" w:rsidRPr="002C3D26" w:rsidRDefault="00A85E65" w:rsidP="00A85E65">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Betm Rounded Bold" w:hAnsi="Betm Rounded Bold"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3A96BB53" w14:textId="31174DEE" w:rsidR="00A85E65" w:rsidRDefault="00A85E65" w:rsidP="00A85E65">
-      <w:r w:rsidRPr="00A85E65">
+    <w:p w14:paraId="3A96BB53" w14:textId="31174DEE" w:rsidR="00A85E65" w:rsidRPr="002C3D26" w:rsidRDefault="00A85E65" w:rsidP="00A85E65">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Betm Rounded Bold" w:hAnsi="Betm Rounded Bold"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002C3D26">
+        <w:rPr>
+          <w:rFonts w:ascii="Betm Rounded Bold" w:hAnsi="Betm Rounded Bold"/>
+        </w:rPr>
         <w:t xml:space="preserve">E-mail </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F5C74BE" w14:textId="12FE96B4" w:rsidR="00A85E65" w:rsidRPr="00A85E65" w:rsidRDefault="00A85E65" w:rsidP="00A85E65"/>
-[...44 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="0F3149E4" w14:textId="77777777" w:rsidR="0017795C" w:rsidRPr="002C3D26" w:rsidRDefault="0017795C" w:rsidP="00A85E65">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Betm Rounded Bold" w:hAnsi="Betm Rounded Bold"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6551470B" w14:textId="4E0E88C3" w:rsidR="00400228" w:rsidRPr="002C3D26" w:rsidRDefault="00400228" w:rsidP="00A85E65">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Betm Rounded Bold" w:hAnsi="Betm Rounded Bold"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00400228">
-        <w:rPr>
+      <w:r w:rsidRPr="002C3D26">
+        <w:rPr>
+          <w:rFonts w:ascii="Betm Rounded Bold" w:hAnsi="Betm Rounded Bold"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Identifikace místa</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3567A5D0" w14:textId="6E336DC9" w:rsidR="00400228" w:rsidRDefault="00400228" w:rsidP="00A85E65">
-      <w:r w:rsidRPr="00400228">
+    <w:p w14:paraId="3567A5D0" w14:textId="6E336DC9" w:rsidR="00400228" w:rsidRPr="002C3D26" w:rsidRDefault="00400228" w:rsidP="00A85E65">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Betm Rounded Bold" w:hAnsi="Betm Rounded Bold"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002C3D26">
+        <w:rPr>
+          <w:rFonts w:ascii="Betm Rounded Bold" w:hAnsi="Betm Rounded Bold"/>
+        </w:rPr>
         <w:t>Adresa nemovitosti</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9465" w:type="dxa"/>
         <w:tblInd w:w="-12" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9465"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00400228" w14:paraId="04A8E589" w14:textId="77777777" w:rsidTr="00400228">
+      <w:tr w:rsidR="00400228" w:rsidRPr="002C3D26" w14:paraId="04A8E589" w14:textId="77777777" w:rsidTr="00400228">
         <w:trPr>
           <w:trHeight w:val="555"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9465" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="018C7674" w14:textId="77777777" w:rsidR="00400228" w:rsidRDefault="00400228" w:rsidP="00A85E65"/>
+          <w:p w14:paraId="018C7674" w14:textId="77777777" w:rsidR="00400228" w:rsidRPr="002C3D26" w:rsidRDefault="00400228" w:rsidP="00A85E65">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Betm Rounded Bold" w:hAnsi="Betm Rounded Bold"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="31BA4E74" w14:textId="77777777" w:rsidR="00400228" w:rsidRDefault="00400228" w:rsidP="00A85E65"/>
-[...1 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="1DE2EAF9" w14:textId="77777777" w:rsidR="00030E08" w:rsidRDefault="00030E08" w:rsidP="00A85E65">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Betm Rounded Bold" w:hAnsi="Betm Rounded Bold"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2990918D" w14:textId="5D6C46BF" w:rsidR="00400228" w:rsidRPr="002C3D26" w:rsidRDefault="00400228" w:rsidP="00A85E65">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Betm Rounded Bold" w:hAnsi="Betm Rounded Bold"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002C3D26">
+        <w:rPr>
+          <w:rFonts w:ascii="Betm Rounded Bold" w:hAnsi="Betm Rounded Bold"/>
+        </w:rPr>
         <w:t>Parcelní číslo</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9460" w:type="dxa"/>
         <w:tblInd w:w="33" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9460"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00400228" w14:paraId="4DC3ADC5" w14:textId="77777777" w:rsidTr="00D130D4">
+      <w:tr w:rsidR="00400228" w:rsidRPr="002C3D26" w14:paraId="4DC3ADC5" w14:textId="77777777" w:rsidTr="00D130D4">
         <w:trPr>
           <w:trHeight w:val="510"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9460" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1AD73973" w14:textId="77777777" w:rsidR="00400228" w:rsidRDefault="00400228" w:rsidP="00A85E65"/>
+          <w:p w14:paraId="1AD73973" w14:textId="77777777" w:rsidR="00400228" w:rsidRPr="002C3D26" w:rsidRDefault="00400228" w:rsidP="00A85E65">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Betm Rounded Bold" w:hAnsi="Betm Rounded Bold"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="74518743" w14:textId="77777777" w:rsidR="00400228" w:rsidRDefault="00400228" w:rsidP="00A85E65"/>
-[...2 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="53DABE52" w14:textId="77777777" w:rsidR="00400228" w:rsidRPr="002C3D26" w:rsidRDefault="00400228" w:rsidP="00A85E65">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Betm Rounded Bold" w:hAnsi="Betm Rounded Bold"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="11457B81" w14:textId="77777777" w:rsidR="00030E08" w:rsidRDefault="00030E08" w:rsidP="00A85E65">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Betm Rounded Bold" w:hAnsi="Betm Rounded Bold"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B220906" w14:textId="21F6B9E0" w:rsidR="00400228" w:rsidRPr="002C3D26" w:rsidRDefault="00400228" w:rsidP="00A85E65">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Betm Rounded Bold" w:hAnsi="Betm Rounded Bold"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002C3D26">
+        <w:rPr>
+          <w:rFonts w:ascii="Betm Rounded Bold" w:hAnsi="Betm Rounded Bold"/>
+        </w:rPr>
         <w:t xml:space="preserve">Katastrální území </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9505" w:type="dxa"/>
         <w:tblInd w:w="-12" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9505"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00400228" w14:paraId="6650E903" w14:textId="77777777" w:rsidTr="00D130D4">
+      <w:tr w:rsidR="00400228" w:rsidRPr="002C3D26" w14:paraId="6650E903" w14:textId="77777777" w:rsidTr="00D130D4">
         <w:trPr>
           <w:trHeight w:val="555"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9505" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="06F7AA67" w14:textId="77777777" w:rsidR="00400228" w:rsidRDefault="00400228" w:rsidP="00400228">
+          <w:p w14:paraId="06F7AA67" w14:textId="77777777" w:rsidR="00400228" w:rsidRPr="002C3D26" w:rsidRDefault="00400228" w:rsidP="00400228">
             <w:pPr>
               <w:ind w:left="7"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Betm Rounded Bold" w:hAnsi="Betm Rounded Bold"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="45C10ABD" w14:textId="77777777" w:rsidR="00400228" w:rsidRDefault="00400228" w:rsidP="00A85E65"/>
-[...1 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="45C10ABD" w14:textId="77777777" w:rsidR="00400228" w:rsidRPr="002C3D26" w:rsidRDefault="00400228" w:rsidP="00A85E65">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Betm Rounded Bold" w:hAnsi="Betm Rounded Bold"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22B8D73A" w14:textId="1E0DC5EB" w:rsidR="00400228" w:rsidRPr="002C3D26" w:rsidRDefault="00400228" w:rsidP="00A85E65">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Betm Rounded Bold" w:hAnsi="Betm Rounded Bold"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002C3D26">
+        <w:rPr>
+          <w:rFonts w:ascii="Betm Rounded Bold" w:hAnsi="Betm Rounded Bold"/>
+        </w:rPr>
         <w:t xml:space="preserve">Popis </w:t>
       </w:r>
-      <w:r w:rsidR="0067143C">
+      <w:r w:rsidR="0067143C" w:rsidRPr="002C3D26">
+        <w:rPr>
+          <w:rFonts w:ascii="Betm Rounded Bold" w:hAnsi="Betm Rounded Bold"/>
+        </w:rPr>
         <w:t>stávající</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002C3D26">
+        <w:rPr>
+          <w:rFonts w:ascii="Betm Rounded Bold" w:hAnsi="Betm Rounded Bold"/>
+        </w:rPr>
         <w:t xml:space="preserve"> předzahrádky/veřejného prostranství</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9505" w:type="dxa"/>
         <w:tblInd w:w="-12" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9505"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00400228" w14:paraId="4764F5FE" w14:textId="77777777" w:rsidTr="00D130D4">
+      <w:tr w:rsidR="00400228" w:rsidRPr="002C3D26" w14:paraId="4764F5FE" w14:textId="77777777" w:rsidTr="00D130D4">
         <w:trPr>
           <w:trHeight w:val="1560"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9505" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0176D8BA" w14:textId="77777777" w:rsidR="00400228" w:rsidRDefault="00400228" w:rsidP="00A85E65"/>
+          <w:p w14:paraId="0176D8BA" w14:textId="77777777" w:rsidR="00400228" w:rsidRPr="002C3D26" w:rsidRDefault="00400228" w:rsidP="00A85E65">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Betm Rounded Bold" w:hAnsi="Betm Rounded Bold"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="726BE0FC" w14:textId="77777777" w:rsidR="00400228" w:rsidRDefault="00400228" w:rsidP="00A85E65"/>
-[...1 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="726BE0FC" w14:textId="77777777" w:rsidR="00400228" w:rsidRPr="002C3D26" w:rsidRDefault="00400228" w:rsidP="00A85E65">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Betm Rounded Bold" w:hAnsi="Betm Rounded Bold"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6BFBE57B" w14:textId="566F4DEC" w:rsidR="00400228" w:rsidRPr="002C3D26" w:rsidRDefault="00400228" w:rsidP="00A85E65">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Betm Rounded Bold" w:hAnsi="Betm Rounded Bold"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002C3D26">
+        <w:rPr>
+          <w:rFonts w:ascii="Betm Rounded Bold" w:hAnsi="Betm Rounded Bold"/>
+        </w:rPr>
         <w:t>Popis navrhované úpravy</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:tblpY="-5"/>
         <w:tblW w:w="9493" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9493"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00400228" w14:paraId="50731F88" w14:textId="77777777" w:rsidTr="00D130D4">
+      <w:tr w:rsidR="00400228" w:rsidRPr="002C3D26" w14:paraId="50731F88" w14:textId="77777777" w:rsidTr="00CB387E">
         <w:trPr>
-          <w:trHeight w:val="1980"/>
+          <w:trHeight w:val="1548"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4641414E" w14:textId="77777777" w:rsidR="00400228" w:rsidRDefault="00400228" w:rsidP="00400228"/>
+          <w:p w14:paraId="4641414E" w14:textId="77777777" w:rsidR="00400228" w:rsidRPr="002C3D26" w:rsidRDefault="00400228" w:rsidP="00400228">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Betm Rounded Bold" w:hAnsi="Betm Rounded Bold"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4DE36807" w14:textId="77777777" w:rsidR="00400228" w:rsidRDefault="00400228" w:rsidP="00A85E65"/>
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="4DE36807" w14:textId="77777777" w:rsidR="00400228" w:rsidRPr="002C3D26" w:rsidRDefault="00400228" w:rsidP="00A85E65">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Betm Rounded Bold" w:hAnsi="Betm Rounded Bold"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23A51FB1" w14:textId="72EA5FFA" w:rsidR="00400228" w:rsidRPr="002C3D26" w:rsidRDefault="00400228" w:rsidP="00A85E65">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Betm Rounded Bold" w:hAnsi="Betm Rounded Bold"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D130D4">
-        <w:rPr>
+      <w:r w:rsidRPr="002C3D26">
+        <w:rPr>
+          <w:rFonts w:ascii="Betm Rounded Bold" w:hAnsi="Betm Rounded Bold"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Rozsah údržby</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B37C0E5" w14:textId="3533D05A" w:rsidR="00400228" w:rsidRDefault="00400228" w:rsidP="00A85E65">
-      <w:r>
+    <w:p w14:paraId="1B37C0E5" w14:textId="3533D05A" w:rsidR="00400228" w:rsidRPr="002C3D26" w:rsidRDefault="00400228" w:rsidP="00A85E65">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Betm Rounded Bold" w:hAnsi="Betm Rounded Bold"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002C3D26">
+        <w:rPr>
+          <w:rFonts w:ascii="Betm Rounded Bold" w:hAnsi="Betm Rounded Bold"/>
+        </w:rPr>
         <w:t>Žadatel se zavazuje, že bude:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10BDDE14" w14:textId="741BF365" w:rsidR="00400228" w:rsidRDefault="00D12DBA" w:rsidP="00D12DBA">
+    <w:p w14:paraId="10BDDE14" w14:textId="741BF365" w:rsidR="00400228" w:rsidRPr="00CB387E" w:rsidRDefault="00D12DBA" w:rsidP="00D12DBA">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Betm Rounded Light" w:hAnsi="Betm Rounded Light"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB387E">
+        <w:rPr>
+          <w:rFonts w:ascii="Betm Rounded Light" w:hAnsi="Betm Rounded Light"/>
+        </w:rPr>
         <w:t>pravidelně pečovat o zeleň</w:t>
       </w:r>
-      <w:r w:rsidR="0067143C">
+      <w:r w:rsidR="0067143C" w:rsidRPr="00CB387E">
+        <w:rPr>
+          <w:rFonts w:ascii="Betm Rounded Light" w:hAnsi="Betm Rounded Light"/>
+        </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B070287" w14:textId="28481D3B" w:rsidR="00D12DBA" w:rsidRDefault="00D12DBA" w:rsidP="00D12DBA">
+    <w:p w14:paraId="4B070287" w14:textId="28481D3B" w:rsidR="00D12DBA" w:rsidRPr="00CB387E" w:rsidRDefault="00D12DBA" w:rsidP="00D12DBA">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Betm Rounded Light" w:hAnsi="Betm Rounded Light"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB387E">
+        <w:rPr>
+          <w:rFonts w:ascii="Betm Rounded Light" w:hAnsi="Betm Rounded Light"/>
+        </w:rPr>
         <w:t>udržovat plochu v</w:t>
       </w:r>
-      <w:r w:rsidR="0067143C">
+      <w:r w:rsidR="0067143C" w:rsidRPr="00CB387E">
+        <w:rPr>
+          <w:rFonts w:ascii="Betm Rounded Light" w:hAnsi="Betm Rounded Light"/>
+        </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00CB387E">
+        <w:rPr>
+          <w:rFonts w:ascii="Betm Rounded Light" w:hAnsi="Betm Rounded Light"/>
+        </w:rPr>
         <w:t>čistotě</w:t>
       </w:r>
-      <w:r w:rsidR="0067143C">
+      <w:r w:rsidR="0067143C" w:rsidRPr="00CB387E">
+        <w:rPr>
+          <w:rFonts w:ascii="Betm Rounded Light" w:hAnsi="Betm Rounded Light"/>
+        </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23043807" w14:textId="71962D9B" w:rsidR="00D12DBA" w:rsidRDefault="00D12DBA" w:rsidP="00D12DBA">
+    <w:p w14:paraId="23043807" w14:textId="71962D9B" w:rsidR="00D12DBA" w:rsidRPr="00CB387E" w:rsidRDefault="00D12DBA" w:rsidP="00D12DBA">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Betm Rounded Light" w:hAnsi="Betm Rounded Light"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB387E">
+        <w:rPr>
+          <w:rFonts w:ascii="Betm Rounded Light" w:hAnsi="Betm Rounded Light"/>
+        </w:rPr>
         <w:t>provádět dobrovolnou údržbu výsadby</w:t>
       </w:r>
-      <w:r w:rsidR="0067143C">
+      <w:r w:rsidR="0067143C" w:rsidRPr="00CB387E">
+        <w:rPr>
+          <w:rFonts w:ascii="Betm Rounded Light" w:hAnsi="Betm Rounded Light"/>
+        </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A497AB2" w14:textId="296096F6" w:rsidR="0067143C" w:rsidRDefault="0067143C" w:rsidP="00D12DBA">
+    <w:p w14:paraId="5A497AB2" w14:textId="296096F6" w:rsidR="0067143C" w:rsidRPr="00CB387E" w:rsidRDefault="0067143C" w:rsidP="00D12DBA">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Betm Rounded Light" w:hAnsi="Betm Rounded Light"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB387E">
+        <w:rPr>
+          <w:rFonts w:ascii="Betm Rounded Light" w:hAnsi="Betm Rounded Light"/>
+        </w:rPr>
         <w:t>provádět zálivku,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="107E6EB6" w14:textId="798C1462" w:rsidR="00D12DBA" w:rsidRDefault="00D12DBA" w:rsidP="00D12DBA">
+    <w:p w14:paraId="107E6EB6" w14:textId="798C1462" w:rsidR="00D12DBA" w:rsidRPr="00CB387E" w:rsidRDefault="00D12DBA" w:rsidP="00D12DBA">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Betm Rounded Light" w:hAnsi="Betm Rounded Light"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB387E">
+        <w:rPr>
+          <w:rFonts w:ascii="Betm Rounded Light" w:hAnsi="Betm Rounded Light"/>
+        </w:rPr>
         <w:t>jiné</w:t>
       </w:r>
-      <w:r w:rsidR="0067143C">
+      <w:r w:rsidR="0067143C" w:rsidRPr="00CB387E">
+        <w:rPr>
+          <w:rFonts w:ascii="Betm Rounded Light" w:hAnsi="Betm Rounded Light"/>
+        </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AF7339B" w14:textId="030BF673" w:rsidR="00D12DBA" w:rsidRDefault="00D12DBA" w:rsidP="00A85E65">
-      <w:r>
+    <w:p w14:paraId="2AF7339B" w14:textId="030BF673" w:rsidR="00D12DBA" w:rsidRPr="00CB387E" w:rsidRDefault="00D12DBA" w:rsidP="00A85E65">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Betm Rounded Light" w:hAnsi="Betm Rounded Light"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB387E">
+        <w:rPr>
+          <w:rFonts w:ascii="Betm Rounded Light" w:hAnsi="Betm Rounded Light"/>
+        </w:rPr>
         <w:t xml:space="preserve">       uveďte:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49FB9B59" w14:textId="457DA0ED" w:rsidR="00D12DBA" w:rsidRPr="0067143C" w:rsidRDefault="00D12DBA" w:rsidP="00A85E65">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="49FB9B59" w14:textId="457DA0ED" w:rsidR="00D12DBA" w:rsidRPr="002C3D26" w:rsidRDefault="00D12DBA" w:rsidP="00A85E65">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Betm Rounded Bold" w:hAnsi="Betm Rounded Bold"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0067143C">
-        <w:rPr>
+      <w:r w:rsidRPr="002C3D26">
+        <w:rPr>
+          <w:rFonts w:ascii="Betm Rounded Bold" w:hAnsi="Betm Rounded Bold"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Prohlášení Žadatele</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A1C3D4C" w14:textId="642DEF0C" w:rsidR="00D12DBA" w:rsidRDefault="00D12DBA" w:rsidP="00A85E65">
-      <w:r>
+    <w:p w14:paraId="5A1C3D4C" w14:textId="642DEF0C" w:rsidR="00D12DBA" w:rsidRPr="002C3D26" w:rsidRDefault="00D12DBA" w:rsidP="00A85E65">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Betm Rounded Bold" w:hAnsi="Betm Rounded Bold"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002C3D26">
+        <w:rPr>
+          <w:rFonts w:ascii="Betm Rounded Bold" w:hAnsi="Betm Rounded Bold"/>
+        </w:rPr>
         <w:t xml:space="preserve">Žadatel bere na vědomí, že: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EFF535D" w14:textId="5E6523C1" w:rsidR="00D12DBA" w:rsidRDefault="00D12DBA" w:rsidP="00D12DBA">
+    <w:p w14:paraId="3EFF535D" w14:textId="5E6523C1" w:rsidR="00D12DBA" w:rsidRPr="00CB387E" w:rsidRDefault="00D12DBA" w:rsidP="00D12DBA">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Betm Rounded Light" w:hAnsi="Betm Rounded Light"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB387E">
+        <w:rPr>
+          <w:rFonts w:ascii="Betm Rounded Light" w:hAnsi="Betm Rounded Light"/>
+        </w:rPr>
         <w:t xml:space="preserve">předzahrádka zůstává součástí veřejného prostranství ve vlastnictví města, </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D21A2C3" w14:textId="15D50089" w:rsidR="00D12DBA" w:rsidRDefault="00D12DBA" w:rsidP="00D12DBA">
+    <w:p w14:paraId="0D21A2C3" w14:textId="15D50089" w:rsidR="00D12DBA" w:rsidRPr="00CB387E" w:rsidRDefault="00D12DBA" w:rsidP="00D12DBA">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Betm Rounded Light" w:hAnsi="Betm Rounded Light"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB387E">
+        <w:rPr>
+          <w:rFonts w:ascii="Betm Rounded Light" w:hAnsi="Betm Rounded Light"/>
+        </w:rPr>
         <w:t xml:space="preserve">úpravy musí být prováděny v souladu s pokyny města, </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BE609D0" w14:textId="60F857C6" w:rsidR="00D12DBA" w:rsidRDefault="00D12DBA" w:rsidP="00D12DBA">
+    <w:p w14:paraId="7BE609D0" w14:textId="60F857C6" w:rsidR="00D12DBA" w:rsidRPr="00CB387E" w:rsidRDefault="00D12DBA" w:rsidP="00D12DBA">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Betm Rounded Light" w:hAnsi="Betm Rounded Light"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB387E">
+        <w:rPr>
+          <w:rFonts w:ascii="Betm Rounded Light" w:hAnsi="Betm Rounded Light"/>
+        </w:rPr>
         <w:t xml:space="preserve">údržba bude prováděna na vlastní náklady žadatele, </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="360547F1" w14:textId="328CD56D" w:rsidR="00F61F84" w:rsidRDefault="00F61F84" w:rsidP="00D12DBA">
+    <w:p w14:paraId="360547F1" w14:textId="328CD56D" w:rsidR="00F61F84" w:rsidRPr="00CB387E" w:rsidRDefault="00F61F84" w:rsidP="00D12DBA">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-      </w:pPr>
-[...10 lines deleted...]
-    <w:p w14:paraId="796CC90E" w14:textId="2552F039" w:rsidR="00D12DBA" w:rsidRDefault="00D12DBA" w:rsidP="00D12DBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Betm Rounded Light" w:hAnsi="Betm Rounded Light"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB387E">
+        <w:rPr>
+          <w:rFonts w:ascii="Betm Rounded Light" w:hAnsi="Betm Rounded Light"/>
+        </w:rPr>
+        <w:t>po dobu 2 let bude ze strany města prováděna náhodná kontrola upravené plochy,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="796CC90E" w14:textId="2552F039" w:rsidR="00D12DBA" w:rsidRPr="00CB387E" w:rsidRDefault="00D12DBA" w:rsidP="00D12DBA">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Betm Rounded Light" w:hAnsi="Betm Rounded Light"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB387E">
+        <w:rPr>
+          <w:rFonts w:ascii="Betm Rounded Light" w:hAnsi="Betm Rounded Light"/>
+        </w:rPr>
         <w:t>v případě potřeby může město požadovat odstranění úprav</w:t>
       </w:r>
-      <w:r w:rsidR="00F61F84">
+      <w:r w:rsidR="00F61F84" w:rsidRPr="00CB387E">
+        <w:rPr>
+          <w:rFonts w:ascii="Betm Rounded Light" w:hAnsi="Betm Rounded Light"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4604A994" w14:textId="77777777" w:rsidR="00D12DBA" w:rsidRDefault="00D12DBA" w:rsidP="00D12DBA"/>
-[...1 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="0FD757BE" w14:textId="77777777" w:rsidR="00CB387E" w:rsidRDefault="00CB387E" w:rsidP="00D12DBA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Betm Rounded Bold" w:hAnsi="Betm Rounded Bold"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3746E694" w14:textId="087872C3" w:rsidR="00D12DBA" w:rsidRDefault="00D12DBA" w:rsidP="00D12DBA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Betm Rounded Bold" w:hAnsi="Betm Rounded Bold"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002C3D26">
+        <w:rPr>
+          <w:rFonts w:ascii="Betm Rounded Bold" w:hAnsi="Betm Rounded Bold"/>
+        </w:rPr>
         <w:t>Datum a podpis</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F5835ED" w14:textId="77777777" w:rsidR="007F6512" w:rsidRDefault="007F6512" w:rsidP="00D12DBA"/>
-[...1 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="4F5835ED" w14:textId="77777777" w:rsidR="007F6512" w:rsidRPr="002C3D26" w:rsidRDefault="007F6512" w:rsidP="00D12DBA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Betm Rounded Bold" w:hAnsi="Betm Rounded Bold"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22999057" w14:textId="76A4E460" w:rsidR="007F6512" w:rsidRPr="002C3D26" w:rsidRDefault="007F6512" w:rsidP="00D12DBA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Betm Rounded Bold" w:hAnsi="Betm Rounded Bold"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002C3D26">
+        <w:rPr>
+          <w:rFonts w:ascii="Betm Rounded Bold" w:hAnsi="Betm Rounded Bold"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Přílohy: fotografie</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="007F6512" w:rsidRPr="00A85E65">
+    <w:sectPr w:rsidR="007F6512" w:rsidRPr="002C3D26">
+      <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
+</file>
+
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="6A0671B7" w14:textId="77777777" w:rsidR="00B86FF5" w:rsidRDefault="00B86FF5" w:rsidP="001112F2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="4643584D" w14:textId="77777777" w:rsidR="00B86FF5" w:rsidRDefault="00B86FF5" w:rsidP="001112F2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
-    <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Betm Rounded Bold">
+    <w:panose1 w:val="02000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:notTrueType/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800000AF" w:usb1="4000204A" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Betm Rounded Light">
+    <w:panose1 w:val="02000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:notTrueType/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800000AF" w:usb1="4000204A" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
+</file>
+
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7A3C0767" w14:textId="60D86700" w:rsidR="001112F2" w:rsidRPr="002C3D26" w:rsidRDefault="001112F2" w:rsidP="001112F2">
+    <w:pPr>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Betm Rounded Bold" w:hAnsi="Betm Rounded Bold"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Betm Rounded Bold" w:hAnsi="Betm Rounded Bold"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Vyplněnou žádost můžete donést na podatelnu MěÚ Žatec nebo zaslat elektronicky na email: </w:t>
+    </w:r>
+    <w:hyperlink r:id="rId1" w:history="1">
+      <w:r w:rsidRPr="00AD6315">
+        <w:rPr>
+          <w:rStyle w:val="Hypertextovodkaz"/>
+          <w:rFonts w:ascii="Betm Rounded Bold" w:hAnsi="Betm Rounded Bold"/>
+        </w:rPr>
+        <w:t>epodatelna@mesto-zatec.cz</w:t>
+      </w:r>
+    </w:hyperlink>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Betm Rounded Bold" w:hAnsi="Betm Rounded Bold"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> nebo prostřednictvím datové schránky ID: q7ebuu4.</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="2A04BA9C" w14:textId="77777777" w:rsidR="001112F2" w:rsidRDefault="001112F2">
+    <w:pPr>
+      <w:pStyle w:val="Zpat"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="48F4AC60" w14:textId="77777777" w:rsidR="00B86FF5" w:rsidRDefault="00B86FF5" w:rsidP="001112F2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="3C6E28C7" w14:textId="77777777" w:rsidR="00B86FF5" w:rsidRDefault="00B86FF5" w:rsidP="001112F2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1AB53D8C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E3942458"/>
     <w:lvl w:ilvl="0" w:tplc="04050003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04050003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
@@ -1052,75 +1570,94 @@
     <w:lvl w:ilvl="8" w:tplc="04050005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="167260669">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="363673957">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A85E65"/>
     <w:rsid w:val="00025F63"/>
+    <w:rsid w:val="00030E08"/>
     <w:rsid w:val="00032CF1"/>
+    <w:rsid w:val="001112F2"/>
     <w:rsid w:val="0017795C"/>
+    <w:rsid w:val="0021747A"/>
+    <w:rsid w:val="00293580"/>
+    <w:rsid w:val="002C3D26"/>
     <w:rsid w:val="00400228"/>
     <w:rsid w:val="00610447"/>
     <w:rsid w:val="0067143C"/>
+    <w:rsid w:val="006E2A8A"/>
+    <w:rsid w:val="007A0867"/>
     <w:rsid w:val="007F6512"/>
     <w:rsid w:val="00A85E65"/>
+    <w:rsid w:val="00B86FF5"/>
     <w:rsid w:val="00C02272"/>
     <w:rsid w:val="00CB1F05"/>
+    <w:rsid w:val="00CB387E"/>
     <w:rsid w:val="00D12DBA"/>
     <w:rsid w:val="00D130D4"/>
+    <w:rsid w:val="00F576F9"/>
     <w:rsid w:val="00F61F84"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="cs-CZ"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
@@ -2023,62 +2560,134 @@
     <w:name w:val="Výrazný citát Char"/>
     <w:basedOn w:val="Standardnpsmoodstavce"/>
     <w:link w:val="Vrazncitt"/>
     <w:uiPriority w:val="30"/>
     <w:rsid w:val="00A85E65"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Odkazintenzivn">
     <w:name w:val="Intense Reference"/>
     <w:basedOn w:val="Standardnpsmoodstavce"/>
     <w:uiPriority w:val="32"/>
     <w:qFormat/>
     <w:rsid w:val="00A85E65"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="Hypertextovodkaz">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="Standardnpsmoodstavce"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="001112F2"/>
+    <w:rPr>
+      <w:color w:val="0563C1" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Nevyeenzmnka">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="Standardnpsmoodstavce"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="001112F2"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Zhlav">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normln"/>
+    <w:link w:val="ZhlavChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="001112F2"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ZhlavChar">
+    <w:name w:val="Záhlaví Char"/>
+    <w:basedOn w:val="Standardnpsmoodstavce"/>
+    <w:link w:val="Zhlav"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="001112F2"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Zpat">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normln"/>
+    <w:link w:val="ZpatChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="001112F2"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ZpatChar">
+    <w:name w:val="Zápatí Char"/>
+    <w:basedOn w:val="Standardnpsmoodstavce"/>
+    <w:link w:val="Zpat"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="001112F2"/>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:epodatelna@mesto-zatec.cz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motiv Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -2337,69 +2946,69 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>140</Words>
-  <Characters>827</Characters>
+  <Words>135</Words>
+  <Characters>799</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>6</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Název</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>966</CharactersWithSpaces>
+  <CharactersWithSpaces>933</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Mrázková Martina, Bc.</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>